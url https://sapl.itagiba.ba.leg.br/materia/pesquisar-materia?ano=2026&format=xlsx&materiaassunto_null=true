--- v0 (2026-04-27)
+++ v1 (2026-06-12)
@@ -10,230 +10,380 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="217">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/444/pll_001_26_altera_anexo_ii.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/444/pll_no_001.2026.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO II DA LEI MUNICIPAL 951, DE 25 DE FEVEREIRO DE 2025, MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcus Vinicius Santos Damasceno</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/445/pll_002_26_up_adpai_defesa_animais.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/445/pll_no_002.2026.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a ADPAI – ASSOCIAÇÃO DE DEFESA E PROTEÇÃO DOS ANIMAIS DE ITAGIBÁ, Município de Itagibá, Estado da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Aleandro Santos da Silva(Aleandro)</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/451/pll_no_003.2026.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CULTURAL AFRO ODE LORUM, DISTRITO DE JAPOMIRIM, MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/454/pll_004_26_altera_taxa_de_esgoto_plenario.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A LIMITAÇÃO DA TARIFA DE ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA AO PERCENTUAL MÁXIMO DE 40% (QUARENTA POR CENTO) DO VALOR DA TARIFA DE ABASTECIMENTO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
     <t>http://sapl.itagiba.ba.leg.br/media/</t>
   </si>
   <si>
-    <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CULTURAL AFRO ODE LORUM, DISTRITO DE JAPOMIRIM, MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>ALTERA OS INCISOS I E II DO ART. 5º DA LEI MUNICIPAL LEI Nº. 763, DE 29 DE ABRIL DE 2016, MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Saulo Marcelo Miranda(Saulo Carteiro)</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº. 783, DE 29 DE SETEMBRO DE 2017, REVOGANDO O INCISO I, ALÍNEAS A) E B) E INCISO II, MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Junival Santos Alves</t>
+  </si>
+  <si>
+    <t>RECONHECE OS CULTOS, REUNIÕES DE ORAÇÃO E ATIVIDADES RELIGIOSAS COMO SERVIÇOS E ATIVIDADES ESSENCIAIS NO MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/427/requerimento_001.2026_-_marcus.pdf</t>
   </si>
   <si>
     <t>Instalação de placa informativa e faixa de pedestre, notadamente na Rua Porto Seguro, Centro, Sede, proximidade da Secretaria Municipal de Esportes, Lazer e Juventude, pois trata-se de parada escolar. Estendo tal solicitação para todas as paradas escolares no âmbito da Sede, objetivando oferecer segurança a todo os estudantes.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>Manoel Rodrigues Gouveia(Manoel de Tapiragi), Marcus Vinicius Santos Damasceno</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/428/requerimento_no_002.2026_-_manoel_e_marcus.pdf</t>
   </si>
   <si>
     <t>Urbanização da Avenida Luiz Eduardo Magalhães, Sede, compreendendo o trecho do Estádio Fontourão até a entrada da Cachoeira, com construção de ciclovia, pista de caminhada, iluminação, arborização e sinalização adequada.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Manoel Rodrigues Gouveia(Manoel de Tapiragi)</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/429/requerimento_no_003.2026_-_manoel.pdf</t>
   </si>
   <si>
     <t>Melhoramento da estrada de acesso Itagibá Sede/Povoado de Tapiragi até a divisa com o Município de Itagi, através da execução de serviços de patrolamento, cascalhamento e construção de bueiros/manilhamento em determinados locais de passagem/escoamento de água pluvial, daí incluindo todos os ramais assim sendo: Toca Bonita, Macucas, Lagoa Verde, Almeidas, Piabas, Serra do Geraldo e Piabas de Cima – Zona Rural deste Município.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/430/requerimento_no_004.2026_-_manoel.pdf</t>
   </si>
   <si>
     <t>Reconstrução do campo de futebol incluindo novo gramado, reforma do vestiário e iluminação adequada, para a Região das Piabas, Zona Rural de nosso Município.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/431/requerimento_no_005.2026_-_aleandro.pdf</t>
   </si>
   <si>
     <t>Melhoramento da estrada de acesso as Regiões da Tesouras, Frigal, Braço do Rio e Felix Rosa, através da execução de serviços de patrolamento e cascalhamento.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Jailton Andrade Souza(Jajai)</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/440/requerimento_no_006.2026_-_jailton.pdf</t>
   </si>
   <si>
     <t>Execução de serviços de reconstrução urbanização/pavimentação da Segunda Travessa Esmeraldo Rocha Passos, Bairro Damião Macena, no Distrito de Japomirim, neste Município.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Leidiane Silva Santos</t>
   </si>
   <si>
-    <t>.</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/452/requerimento_n_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção/reparo junto ao calcamento da Rua Lauro de Freitas notadamente no treco compreendendo a bifurcação para as Ruas Abílio Pereira de Almeida e Ceciliano Alves Novaes; e revisão na rede de iluminação pública com troca de reatores e lâmpadas queimadas ao longo desta via pública – Rua Lauro de Freitas (há registro de uma lâmpada queimada no poste de iluminação pública do inicio da Rua, proximidade sentido Rua 14 de Agosto).</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Leandro Jesus da Silva</t>
+  </si>
+  <si>
+    <t>Esforço de junto ao Governo do Estado pleitear asfaltamento da rodovia que liga Itagibá ao Município de Aiquara. Paralelo ao pleito, execução de serviços de melhoramento daí incluindo patrolamento e cascalhamento da referida rodovia.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>José Soares da Silva</t>
+  </si>
+  <si>
+    <t>Melhoramento daí incluindo patrolamento e cascalhamento das estradas de acesso as Regiões do Félix Rosa, Braço do Rio, Lameiro, Frigal e Batatas, haja vista as péssimas condições de manutenção.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Melhoramento daí incluindo patrolamento e cascalhamento das estradas de acesso as Regiões do Lajedo e Tesouras, haja vista as péssimas condições de manutenção.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Construção de redutor de velocidade ao longo da Avenida Professor José Fernandes, notadamente proximidade da casa da merenda, haja vista o número expressivo de parada de veículo para devida distribuição de merenda escolar.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Proposição para a Região do Riachão dos Parentes, Zona Rural deste Município, a saber: Melhoramento daí incluindo patrolamento e cascalhamento da estrada principal de acesso e todos os ramais, haja vista as péssimas condições de manutenção.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Construção de um velatório no Distrito de Japomirim e Povoados de Acaraci e Tapiragi, neste Município.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Execução de serviços de melhoramento daí incluindo patrolamento e cascalhamento da estrada de acesso, haja vista as péssimas condições de manutenção, na região do Rio do Peixe, Zona Rural deste Município.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Construção de um mata burro de ferro junto a estrada de acesso, notadamente próximo as propriedades dos Srs.: Jorginho e Renato Maia, bem como construção de 04 (quatro) bueiros nas áreas críticas da referida via, na região dos Almeidas, Zona Rural de nosso Município.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Execução imediata de serviços de limpeza geral com remoção de mato e entulho nas Ruas Antônio Cândido e Osvaldo Sales, no Povoado de Tapiragi, neste Município.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Revitalização/modernização do espaço verde fundo do Colégio Municipal Raimundo Santiago de Souza, sito Juvenal Almeida Sampaio, Bairro 31 de Março, sentido Avenida José Carlos de Almeida, inclusive com construção de ponto de passageiros e estudantes, iluminação adequada, arborização e jardinagem, dentre outros.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Encaminhamento para deliberação nesta Casa Legislativa de Projeto de Lei dispondo sobre a doação de uma área de terra para a ASSOCIAÇÃO DE DEFESA E PROTEÇÃO DOS ANIMAIS DE ITAGIBÁ – CNPJ 63.090.743/0001-10, objetivando a construção de sua referida sede. Entidade reconhecida como de Utilidade Pública Municipal.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Climatização da sala de recepção das USF – Unidades de Saúde da Família Dr. Gustavo Henrique Lopes Pinheiro e Maria José Rocha Passos, no distrito de Japumerim.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
-  </si>
-[...1 lines deleted...]
-    <t>Leandro Jesus da Silva</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_no_001.2026_-_leandro.pdf</t>
   </si>
   <si>
     <t>Planejamento com vistas a construção de um muro de contenção junto ao barranco no trecho conhecido popularmente como “corte.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_002.2026_-_leandro.pdf</t>
   </si>
   <si>
     <t>Proposição para o Povoado de Acaraci, neste Município, a saber:_x000D_
 •	Urbanização daí incluindo iluminação, construção de ciclovia e arborização adequada no trecho compreendendo entroncamento rodovia BA 130 a entrada do Povoado (Campo Society Olindino Pereira); Iluminação geral e construção do muro do cemitério na área expandida; Climatização de todas as salas de aulas das unidades escolares Escola Almir Vieira e Colégio Hélio Quadros; Modernização da praça Francisco Fortunato; e Reforma geral da UBS Dailva Moraes de Castro.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_no_003.2026_-_aleandro.pdf</t>
   </si>
   <si>
     <t>Proposição para a Comunidade do Novo Horizonte, neste Município, a saber:_x000D_
@@ -264,171 +414,288 @@
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Aleandro Santos da Silva(Aleandro), Jailton Andrade Souza(Jajai), Leandro Jesus da Silva, Leidiane Silva Santos, Manoel Rodrigues Gouveia(Manoel de Tapiragi), Marcus Vinicius Santos Damasceno</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_no_006.2026_-_aleandro_mnaoel_leidiane_leandro_jailton_e_marcus.pdf</t>
   </si>
   <si>
     <t>Reforma geral/modernização da Pça. Hélio Vaz de Quadros, sito Bairro 31 de Março, inclusive com instalação de uma fonte luminosa, disponibilização de rede Wi-Fi gratuito. Trata-se de um espaço público importantíssimo de lazer e convivência/ponto de encontro social, essencial para o bem-estar e a qualidade de vida daquela comunidade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_no_007.2026_-_leidiane.pdf</t>
   </si>
   <si>
     <t>Reconstrução do muro da Grupo Escolar Agostinho Pinheiro, inclusive com construção/urbanização do espaço voltado para a Rua Abílio Pereira de Almeida; e Resolução definitiva do problema de alagamento de parte da Rua Lauro de Freitas, sentido Complexo Policial, notadamente proximidade da residência do Sr. Jaci e D. Nalva.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_no_008.2026_-_aleandro_mnaoel_leidiane_leandro_jailton_e_marcus.pdf</t>
   </si>
   <si>
     <t>Reforma geral/modernização da lavanderia pública, inclusive com aquisição e disponibilização de 06 (seis) tanquinhos, no Povoado de Tapiragi, neste Município.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/441/parecer_das_comissoes_aos_pls_do_executivo_002_e_004.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AOS PROJETOS DE LEIS NºS.: 002 E 004/2026, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, DATADOS DE 17 E 16 DE MARÇO DE 2026 – RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>CESOSP - Comissão de Educação, Saúde, Obras e Serviços Públicos, CFOC - Comissão de Finanças, Orçamento e Contas, CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/446/par_cp_pl_001_e_003_26.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/446/parecer_aos_ples_nos_01_e_03.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AOS PROJETOS DE LEIS NºS.: 001 E 003/2026, DE 17 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/447/par_cjr_indicacoes_001_a_008_26.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/447/parecer_as_indicacoes_01_a_08.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AS INDICAÇÕES NºS.: 001 A 008/2026, TODAS DATADAS DE 17 DE MARÇO DE 2026 E DE AUTORIA DOS EDIS: 001 E 002 – LEANDRO JESUS DA SILVA; 003 E 004 - ALEANDRO SANTOS DA SILVA; 005 – JAILTON ANDRADE SOUZA E ALEANDRO SANTOS DA SILVA; 006 E 008 – ALEANDRO SANTOS DA SILVA, MANOEL RODRIGUES GOUVEIA, LEIDIANE SILVA SANTOS, LEANDRO JESUS DA SILVA, JAILTON ANDRADE SOUZA E MARCUS VINICIUS SANTOS DAMASCENO E 007 – LEIDIANE SILVA SANTOS</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/448/par_cp_pl_005_26_revisao_geral.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/448/parecer_ao_ple_no_005.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 005/2026, DE 23 DE MARÇO DE 2026 (REVISÃO GERAL ANUAL SERVIDORES PÚBLICOS MUNICIPAIS).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/449/par_cp_pll_001_26.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/449/parecer_ao_pll_no_001.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI LEGISLATIVO Nº. 001/2026, DE 07 DE ABRIL DE 2026.</t>
   </si>
   <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/460/par_cp_pl_006_26_plano_atendimento_socioeducativo.docx</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 006/2026, DE 07 DE MARÇO DE 2026 (PLANO DE ATENDIMENTO SOCIOEDUCATIVO)</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/461/par_cp_pll_003_26_up_afro_ode.docx</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº. 003/2026, DE 14 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI LEGISLATIVO Nº. 004/2026, DE 14 DE ABRIL DE 2026 (LIMITAÇÃO DE TARIFA DE ESGOTAMENTO SANITÁRIO – ITAGIBÁ</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI LEGISLATIVO Nº. 005/2026, DE 28 DE ABRIL DE 2026. (ALTERA LEI MUNICIPAL Nº. 763, DE 29 DE ABRIL DE 2016</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 007, DATADO DE 15 DE ABRIL DE 2025 (LDO 2027 – ITAGIBÁ)</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº. 009/2026 DE 18 DE MAIO DE 2026 (DENOMINA PÇA ALOYSIO ROCHA PASSOS – JAPOMIRIM)</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 010/2026, DE 18 DE MAIO DE 2026 (REFIS/EXERCÍCIO 2026)</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº. 011/2026 DE 18 DE MAIO DE 2026 (DENOMINA GINÁSIO DE ESPORTES DE JAPOMIRIM – ANTÔNIO ALVES GUIMARÃES FILHO)</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº. 012/2026 DE 22 DE MAIO DE 2026 (CONSIGNAÇÕES FACULTATIVAS E COMPULSÓRIAS EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS)</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº. 006/2026, DE 26 DE MAIO DE 2026. (ALTERA ART. DA LEI MUNICIPAL Nº. 783, DE 23 DE SETEMBRO DE 2017 – EXTENSÃO DE REDE DE ABASTECIMENTO).</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº. 007/2026, DE 26 DE MAIO DE 2026. (RECONHECE COMO SERVIÇOS E ATIVIDADES ESSENCIAIS)</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Externar votos de aplausos e reconhecimento ao Sr. GILBERTO BELARMINO DOS SANTOS (Lustosinha), pelo brilhante desempenho nas corridas de ruas, maratonas, realizadas em toda à região, um exemplo de motivação para todos os atletas.</t>
+  </si>
+  <si>
     <t>423</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Marcos Valério Barreto</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/423/ple_no_001.2026.pdf</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/424/ple_no_002.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº. 681/2012, CONCEDENDO REAJUSTE DE VENCIMENTOS A PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE ITAGIBÁ E EQUIPARAÇÃO SALARIAL A INATIVOS E PENSIONISTAS DA CATEGORIA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/425/ple_no_003.2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL DE ITAGIBÁ (FUMSEP), ESTABELECE SUAS FONTES DE RECEITA, FINALIDADES, GESTÃO E PRESTAÇÃO DE CONTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/426/ple_no_004.2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AO PISO SALARIAL AO SERVIDORES MUNICIPAIS OCUPANTES DOS CARGOS DE AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATES AS ENDEMIAS, DO MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/443/ple_no_005.2026.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/450/ple_no_006.2026.pdf</t>
+  </si>
+  <si>
     <t>INSTITUI O PLANO MUNICIPAL DE ATENDIMENTO SOCIEDUCATIVO DO MUNICÍPIO DE ITAGIBÁ/BA – PMASE (2025-2035), EM CONFORMIDADE COM A LEI FEDERAL Nº. 12.594/2012 (SINASE), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS (LDO 2027).</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>DENOMINA OFICIALMENTE QUE O BAIRRO PANELI, NO DISTRITO DO JAPOMRIM, LOCALIZADO NESTE MUNICÍPIO, DENOMINA OFICIALMENTE ALOYSIO ROCHA PASSOS</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS/EXERCÍCIO-2026 DO MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO DE ESPORTES DE JAPOMIRIM ANTÔNIO ALVES GUIMARÃES FILHO (ANTÔNIO DA CERÂMICA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS CONSIGNAÇÕES FACULTATIVAS E COMPULSORIAS EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS ATIVOS, INATIVOS E PENSIONISTAS DO MUNICÍPIO DE ITAGIBÁ, AUTORIZA A CLEEBRAÇÃO DE CONVÊNIOS COM INSTITUIÇÕES FINANCEIRAS CREDENCIADAS, REVOGA O ARTI. 51 DA LEI MUNICIPAL Nº. 509/2002 (ESTATUTO DO SERVIDOR), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>ELEMD</t>
   </si>
   <si>
     <t>Eleição Mesa Diretora</t>
   </si>
   <si>
     <t>CHAPA DENOMINADA UNIDOS PELA DEMOCRACIA: “UNIÃO E COMPROMISSO” PARA ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAGIBÁ (BA) – LEGISLATURA 20225/2028 – BIÊNIO 2027/2028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -744,56 +1011,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/444/pll_001_26_altera_anexo_ii.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/445/pll_002_26_up_adpai_defesa_animais.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/427/requerimento_001.2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/428/requerimento_no_002.2026_-_manoel_e_marcus.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/429/requerimento_no_003.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/430/requerimento_no_004.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/431/requerimento_no_005.2026_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/440/requerimento_no_006.2026_-_jailton.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_no_001.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_002.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_no_003.2026_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_no_004.2026_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_no_005.2026_-_jailton_e_aleandro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_no_006.2026_-_aleandro_mnaoel_leidiane_leandro_jailton_e_marcus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_no_007.2026_-_leidiane.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_no_008.2026_-_aleandro_mnaoel_leidiane_leandro_jailton_e_marcus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/441/parecer_das_comissoes_aos_pls_do_executivo_002_e_004.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/446/par_cp_pl_001_e_003_26.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/447/par_cjr_indicacoes_001_a_008_26.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/448/par_cp_pl_005_26_revisao_geral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/449/par_cp_pll_001_26.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/423/ple_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/424/ple_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/425/ple_no_003.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/426/ple_no_004.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/444/pll_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/445/pll_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/451/pll_no_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/454/pll_004_26_altera_taxa_de_esgoto_plenario.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/427/requerimento_001.2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/428/requerimento_no_002.2026_-_manoel_e_marcus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/429/requerimento_no_003.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/430/requerimento_no_004.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/431/requerimento_no_005.2026_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/440/requerimento_no_006.2026_-_jailton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/452/requerimento_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_no_001.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_002.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_no_003.2026_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_no_004.2026_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_no_005.2026_-_jailton_e_aleandro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_no_006.2026_-_aleandro_mnaoel_leidiane_leandro_jailton_e_marcus.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_no_007.2026_-_leidiane.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_no_008.2026_-_aleandro_mnaoel_leidiane_leandro_jailton_e_marcus.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/441/parecer_das_comissoes_aos_pls_do_executivo_002_e_004.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/446/parecer_aos_ples_nos_01_e_03.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/447/parecer_as_indicacoes_01_a_08.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/448/parecer_ao_ple_no_005.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/449/parecer_ao_pll_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/460/par_cp_pl_006_26_plano_atendimento_socioeducativo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/461/par_cp_pll_003_26_up_afro_ode.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/423/ple_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/424/ple_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/425/ple_no_003.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/426/ple_no_004.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/443/ple_no_005.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2026/450/ple_no_006.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="143.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -877,776 +1144,1667 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>44</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" t="s">
         <v>48</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...11 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...11 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19" t="s">
         <v>82</v>
-      </c>
-[...19 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="F20" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H21" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="F22" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" t="s">
         <v>44</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D25" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="F25" t="s">
-        <v>108</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>32</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" t="s">
+        <v>62</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H27" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F28" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E29" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F29" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>24</v>
+        <v>113</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F30" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" t="s">
+        <v>109</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H31" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" t="s">
+        <v>109</v>
+      </c>
+      <c r="F32" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H32" t="s">
         <v>124</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F33" t="s">
+        <v>126</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H33" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" t="s">
+        <v>109</v>
+      </c>
+      <c r="F34" t="s">
+        <v>66</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H34" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" t="s">
+        <v>109</v>
+      </c>
+      <c r="F35" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H35" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>10</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" t="s">
+      <c r="D36" t="s">
+        <v>136</v>
+      </c>
+      <c r="E36" t="s">
+        <v>137</v>
+      </c>
+      <c r="F36" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H36" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" t="s">
+        <v>137</v>
+      </c>
+      <c r="F37" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H37" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" t="s">
+        <v>137</v>
+      </c>
+      <c r="F38" t="s">
+        <v>138</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H38" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>27</v>
+      </c>
+      <c r="D39" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>137</v>
+      </c>
+      <c r="F39" t="s">
+        <v>142</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H39" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D40" t="s">
+        <v>136</v>
+      </c>
+      <c r="E40" t="s">
+        <v>137</v>
+      </c>
+      <c r="F40" t="s">
+        <v>142</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H40" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" t="s">
+        <v>136</v>
+      </c>
+      <c r="E41" t="s">
+        <v>137</v>
+      </c>
+      <c r="F41" t="s">
+        <v>138</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H41" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" t="s">
+        <v>136</v>
+      </c>
+      <c r="E42" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" t="s">
+        <v>138</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H42" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" t="s">
+        <v>136</v>
+      </c>
+      <c r="E43" t="s">
+        <v>137</v>
+      </c>
+      <c r="F43" t="s">
+        <v>142</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H43" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>162</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>74</v>
+      </c>
+      <c r="D44" t="s">
+        <v>136</v>
+      </c>
+      <c r="E44" t="s">
+        <v>137</v>
+      </c>
+      <c r="F44" t="s">
+        <v>142</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>78</v>
+      </c>
+      <c r="D45" t="s">
+        <v>136</v>
+      </c>
+      <c r="E45" t="s">
+        <v>137</v>
+      </c>
+      <c r="F45" t="s">
+        <v>142</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H45" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" t="s">
+        <v>136</v>
+      </c>
+      <c r="E46" t="s">
+        <v>137</v>
+      </c>
+      <c r="F46" t="s">
+        <v>138</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H46" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" t="s">
+        <v>137</v>
+      </c>
+      <c r="F47" t="s">
+        <v>142</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>87</v>
+      </c>
+      <c r="D48" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" t="s">
+        <v>137</v>
+      </c>
+      <c r="F48" t="s">
+        <v>138</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H48" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" t="s">
+        <v>136</v>
+      </c>
+      <c r="E49" t="s">
+        <v>137</v>
+      </c>
+      <c r="F49" t="s">
+        <v>138</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H49" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>93</v>
+      </c>
+      <c r="D50" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50" t="s">
+        <v>138</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H50" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51" t="s">
+        <v>138</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H51" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>178</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>179</v>
+      </c>
+      <c r="E52" t="s">
+        <v>180</v>
+      </c>
+      <c r="F52" t="s">
         <v>18</v>
       </c>
-      <c r="G31" s="1" t="s">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="G52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H52" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>183</v>
+      </c>
+      <c r="E53" t="s">
+        <v>184</v>
+      </c>
+      <c r="F53" t="s">
+        <v>185</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H53" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>183</v>
+      </c>
+      <c r="E54" t="s">
+        <v>184</v>
+      </c>
+      <c r="F54" t="s">
+        <v>185</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H54" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
+        <v>183</v>
+      </c>
+      <c r="E55" t="s">
+        <v>184</v>
+      </c>
+      <c r="F55" t="s">
+        <v>185</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H55" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" t="s">
+        <v>183</v>
+      </c>
+      <c r="E56" t="s">
+        <v>184</v>
+      </c>
+      <c r="F56" t="s">
+        <v>185</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H56" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>31</v>
+      </c>
+      <c r="D57" t="s">
+        <v>183</v>
+      </c>
+      <c r="E57" t="s">
+        <v>184</v>
+      </c>
+      <c r="F57" t="s">
+        <v>185</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H57" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" t="s">
+        <v>183</v>
+      </c>
+      <c r="E58" t="s">
+        <v>184</v>
+      </c>
+      <c r="F58" t="s">
+        <v>185</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" t="s">
+        <v>184</v>
+      </c>
+      <c r="F59" t="s">
+        <v>185</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H59" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>74</v>
+      </c>
+      <c r="D60" t="s">
+        <v>183</v>
+      </c>
+      <c r="E60" t="s">
+        <v>184</v>
+      </c>
+      <c r="F60" t="s">
+        <v>185</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H60" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>78</v>
+      </c>
+      <c r="D61" t="s">
+        <v>183</v>
+      </c>
+      <c r="E61" t="s">
+        <v>184</v>
+      </c>
+      <c r="F61" t="s">
+        <v>185</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H61" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>81</v>
+      </c>
+      <c r="D62" t="s">
+        <v>183</v>
+      </c>
+      <c r="E62" t="s">
+        <v>184</v>
+      </c>
+      <c r="F62" t="s">
+        <v>185</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H62" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>211</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>84</v>
+      </c>
+      <c r="D63" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" t="s">
+        <v>185</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H63" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>213</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>214</v>
+      </c>
+      <c r="E64" t="s">
+        <v>215</v>
+      </c>
+      <c r="F64" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H64" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>