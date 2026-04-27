--- v1 (2026-03-12)
+++ v2 (2026-04-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1856" uniqueCount="816">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1856" uniqueCount="835">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -183,72 +183,78 @@
   <si>
     <t>350</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Fernando Lopes Passos(Fernando de Alípio), Jailton Andrade Souza(Jajai), Junival Santos Alves, Leidiane Silva Santos, Saulo Marcelo Miranda(Saulo Carteiro), Valmir dos Santos Rodrigues(Valmir)</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/350/pl_legislativo_no_009.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição de nomeação para cargos públicos no Município de Itagibá, Estado da Bahia de pessoas condenadas por violência contra a mulher e dá outras providências.”</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Valmir dos Santos Rodrigues(Valmir)</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/407/pll_no_10.2025.pdf</t>
+  </si>
+  <si>
     <t>Declara de Utilidade Pública Municipal a ACOMDECI - ASSOCIAÇÃO COMUNITÁRIAS DESPORTIVA E CULTURAL DE ITAGIBÁ, Município de Itagibá, Estado da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/408/pll_no_11.2025.pdf</t>
+  </si>
+  <si>
     <t>Altera Anexo Único da Lei Municipal nº 582, de 05 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Manoel Rodrigues Gouveia(Manoel de Tapiragi)</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/417/pll_012_25_padroeira.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/417/pll_no_012.2025.pdf</t>
   </si>
   <si>
     <t>DECLARA A FESTA DE SANTA MARIA GORETTI, COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE ITAGIBÁ, ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Marcus Vinicius Santos Damasceno</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/241/pr_001.2025.pdf</t>
   </si>
   <si>
     <t>Concede TÍTULO DE CIDADÃO ITAGIBENSE ao senhor EDMAR LIMA DOS SANTOS e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
@@ -310,50 +316,53 @@
     <t>Concede TÍTULO DE CIDADÃO ITAGIBENSE ao senhor ANTONIO LUIZ PARANHOS RIBEIRO LEITE DE BRITO e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/353/pr_no_008.2025.pdf</t>
   </si>
   <si>
     <t>Concede TÍTULO DE CIDADÃO ITAGIBAENSE ao senhor DANIEL GOMES DE ALMEIDA e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Fernando Lopes Passos(Fernando de Alípio), Junival Santos Alves, Leidiane Silva Santos</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/383/pr_no_009.2025.pdf</t>
   </si>
   <si>
     <t>Concede TÍTULO DE CIDADÃ ITAGIBAENSE a senhora Drª. MARIZETE OLIVEIRA MACEDO E ARAS e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/414/pr_no_10.2025.pdf</t>
   </si>
   <si>
     <t>Concede TÍTULO DE CIDADÃO ITAGIBENSE ao senhor RUI COSTA DOS SANTOS e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_no_001.2025_-_vereador_ze_soares.pdf</t>
   </si>
   <si>
     <t>Solicitando para a comunidade de Novo Horizonte as seguintes proposições: a instalação de mini posto de saúde para atendimento médico por duas vezes no mês; construção da rede de esgotamento sanitário de duas ruas, sendo uma seguindo a casa de Nô e a outra a Rua de Régis.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Aleandro Santos da Silva(Aleandro), Antônio Alves Guimarães Filho(Antônio da Cerâmica), Fernando Lopes Passos(Fernando de Alípio), Jailton Andrade Souza(Jajai), José Soares da Silva, Junival Santos Alves, Leandro Jesus da Silva, Manoel Rodrigues Gouveia(Manoel de Tapiragi), Marcus Vinicius Santos Damasceno, Saulo Marcelo Miranda(Saulo Carteiro), Valmir dos Santos Rodrigues(Valmir)</t>
   </si>
@@ -1303,51 +1312,51 @@
   <si>
     <t>Execução de serviços de reconstrução do abrigo para passageiro proximidade do quiosque de propriedade do senhor conhecido popularmente como Nanico, no Distrito de Japomirim, objetivando proporcionar segurança e conforto aos usuários, protegendo-os de intempéries enquanto esperam o transporte.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/395/requerimento_no_81.2025.pdf</t>
   </si>
   <si>
     <t>Construção de dois abrigos para passageiros/estudantes, assim sendo um proximidade da entrada de acesso aos Bairros Kleber Barreto/Jorge Neiva e outro proximidade entrada para barragem de captação de água da EMBASA junto ao Rio do Peixe, objetivando oferecer conforto, segurança e qualidade aos usuários. Os abrigos protegem do sol, chuva e outras condições climáticas, além de proporcionar um local para sentar e aumentar a sensação de segurança.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Leidiane Silva Santos</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_082_25_leidiane.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_no_082.2025_-_leidiane.pdf</t>
   </si>
   <si>
     <t>Manutenção/reparo junto ao calcamento das ruas Ceciliano Alves Novaes e Abílio Pereira de Almeida, na Barroquinha, Sede, neste Município.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_001.2025_-_aleandro.pdf</t>
   </si>
   <si>
     <t>Solicitando benefícios para a Comunidade do Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_002.2025_-_aleandro.pdf</t>
   </si>
@@ -2002,144 +2011,177 @@
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AOS PROJETOS DE RESOLUÇÕES NºS.: 004 E 005/2025, DATADOS DE 10 DE JUNHO DE 2025, DE AUTORIA DOS EDIS LEANDRO JESUS DA SILVA E MARCUS VINICIUS SANTOS DAMASCENO – RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/338/parecer_as_indicacoes_nos_038_e_039.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AS INDICAÇÕES NºS.: 038, DE AUTORIA DO EDIL ALEANDRO SANTOS DA SILVA, e 039/2025, DE AUTORIA DOS EDIS ALEANDRO SANTOS DA SILVA, ANTÔNIO ALVES GUIMARÃES FILHO E MANOEL RODRIGUES GOUVEIA. AMBAS DATADAS DE 10 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/365/parecer_ao_pl_executivo_no_017.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 017/2025, DE 19 DE SETEMBRO DE 2025 – AUTORIZA DOAÇÃO DE BEM PÚBLICO AO ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS (CEDA).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/396/par_cjr_indicacoes_040_a_046_2025.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/396/parecer_no_29.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AS INDICAÇÕES NºS.: 040/2025, DATADA DE 21/10/2025, DE AUTORIA DO EDIL MANOEL RODRIGUES GOUVEIA; 041, DE AUTORIA DO EDIL JOSÉ SOARES DA SILVA; 042, DE AUTORIA DA EDIL LEIDIANE SILVA SANTOS; 043, DE AUTORIA DO EDIL MANOEL RODRIGUES GOUVEIA; 044, DE AUTORIA DOS EDIS ALEANDRO SANTOS DA SILVA, MANOEL RODRIGUES GOUVEIA, LEANDRO JESUS DA SILVA, LEIDIANE SILVA SANTOS, JAILTON ANDRADE SOUZA E MARCUS VINICIUS SANTOS DAMASCENO; 046 E 047, DE AUTORIA DO EDIL LEANDRO JESUS DA SILVA. TODAS DATADAS DE 04/11/2025.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/397/par_cjr_p_resolucao_006_a_009_25.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/397/parecer_no_30.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AOS PROJETOS DE RESOLUÇÕES NºS.: 006/2025, DE AUTORIA DO EDIL MARCUS VINICIUS SANTOS DAMASCENO; 007/2025, DE AUTORIA DO EDIS VALMIR DOS SANTOS RODRIGUES, FERNANDO ROCHA PASSOS, JUNIVAL SANTOS ALVES E JOSÉ SOARES DA SILVA – DATADOS DE 09/09/2025; 008/2025, DE AUTORIA DO EDIL MARCUS VINICIUS SANTOS DAMASCENO, 009/2025, DE AUTORIA DO EDIS JUNIVAL SANTOS ALVES, FERNANDO LOPES PASSOS E LEIDIANE SILVA SANTOS – DATADOS DE 04/11/2025.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/401/parecer_no_31.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 013/2025, DE 29 DE AGOSTO DE 2025 (PPA 2026 A 2029).</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/402/parecer_ao_pll_009.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº. 009/2025, DE 09 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/403/parecer_no_33.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 016/2025, DATADO DE 19 DE SETEMBRO DE 2025 (ACELERA ITAGIBÁ – FUNDO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO).</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_no_34.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº. 019/2025, DATADO DE 09 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_no_35.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº. 018/2025, DATADO DE 08 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_no_36.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº. 015/2025, DATADO DE 19 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_no_37.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº. 010/2025, DE 09 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_no_38.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº. 011/2025, DE 09 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/415/parecer_no_39.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº. 010/2025, DE 09 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/418/par_cp_pl_014_25_loanual_2026.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/418/parecer_no_40.2025.pdf</t>
   </si>
   <si>
     <t>PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº. 014/2025,  DATADO DE 29 DE SETEMBRO DE 2025 (LOA 2026);</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/419/parecer_no_41.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES AO PROJETO DE LEI N. 020/2025, DE 12 DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/420/parecer_no_42.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO N. 012/2025, DE 16 DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/422/par_cp_pl_021_25_altera_a_lei_ppa.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/422/parecer_no_043.2025.pdf</t>
   </si>
   <si>
     <t>PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO EXECUTIVO MUNICIPAL N. 021/2025, DE 23 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/227/mocao_001.2025.pdf</t>
   </si>
   <si>
     <t>Em reconhecimento ao Grupo de Doadores de Sangue Parceiros do Bem.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Saulo Marcelo Miranda(Saulo Carteiro), Aleandro Santos da Silva(Aleandro), Antônio Alves Guimarães Filho(Antônio da Cerâmica), Fernando Lopes Passos(Fernando de Alípio), Jailton Andrade Souza(Jajai), José Soares da Silva, Junival Santos Alves, Leandro Jesus da Silva, Manoel Rodrigues Gouveia(Manoel de Tapiragi), Marcus Vinicius Santos Damasceno, Valmir dos Santos Rodrigues(Valmir)</t>
   </si>
@@ -2227,65 +2269,71 @@
   <si>
     <t>Externar votos de aplausos e reconhecimento pela brilhante participação campeã no 1º SHOW DE CALOUROS GOSPEL – CANTA ITAGIBÁ, dia 06 de setembro/2025, um evento de sucesso onde o nome de Deus foi exaltado e glorificado por todos os participantes.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_no_11.2025.pdf</t>
   </si>
   <si>
     <t>Externar votos de aplausos e reconhecimento ao evangelista EVALDO XAVIER MACEDO, por ser idealizador, realizador e coordenador da 1ª E 2ª MARCHA PARA JESUS no Povoado de Tapiragi, neste Município, 2024 E 2025 – respectivamente.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_no_012.2025.pdf</t>
   </si>
   <si>
     <t>Externar votos de aplausos e reconhecimento a toda equipe do Colégio Municipal 14 de Agosto, Sede, neste Município, especialmente ao Prof. RODRIGO ROBERTO MIRANDA SANTOS idealizador e responsável e aos ESTUDANTES DA 9ª SÉRIE da referida instituição educacional, pela iniciativa e brilhante trabalho executado, titulado PROJETO CONSTRUINDO DOCUMENTÁRIOS DA NOSSA HISTÓRIA, 4ª EDIÇÃO, ANO 2025.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_013_25_aleandro.docx</t>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_no_13.2025.pdf</t>
   </si>
   <si>
     <t>Externar votos de aplausos e reconhecimento ao Vereador Presidente da Câmara de Vereadores de nosso Município, Sr. ALEANDRO SANTOS DA SILVA, pela idealização, organização, dedicação, carinho e esforço na realização de festividade comemorativa ao DIA DA CRIANÇA junto ao Povoado de Acaraci, neste Município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/399/mocao_no_14.2025.pdf</t>
+  </si>
+  <si>
     <t>Externar votos de aplausos e reconhecimento ao Vereador de nosso Município, Sr. LEANDRO JESUS DA SILVA, pela idealização, organização, dedicação, carinho e esforço na realização de festividade comemorativa ao DIA DA CRIANÇA junto a Sede, neste Município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_no_15.2025.pdf</t>
+  </si>
+  <si>
     <t>Externar votos de aplausos e reconhecimento ao Vereador de nosso Município, Sr. VALMIR DOS SANTOS RODRIGUES, pela idealização, organização, dedicação, carinho e esforço na realização de festividade comemorativa ao DIA DA CRIANÇA junto ao Povoado de Tapiragi, neste Município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Marcos Valério Barreto</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/310/veto_ao_pl_no_006.2021.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PROJETO DE LEI LEGISLATIVO Nº. 006/2021, DE 18 DE MAIO DE 2021</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PLOE</t>
@@ -2425,60 +2473,69 @@
   <si>
     <t>REGULAMENTA OS SERVIÇOS DE TRANSPORTE INDIVIDUAL, ALTERNATIVO E COMPLEMENTAR DE PASSAGEIROS COM O USO DE VEÍCULOS AUTOMÓVEIS (SERVIÇO DE TÁXI) E DE MOTOCICLETAS (SERVIÇO DE MOTOTÁXI) NA CATEGORIA ALUGUEL NO MUNICÍPIO DE ITAGIBÁ E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/363/pl_executivo_no_016.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ACELERAR ITAGIBÁ E CRIA O FUNDO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE ITAGIBÁ – FMDI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/364/pl_executivo_no_017.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BEM PÚBLICO AO ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS (CEDA).</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/405/ple_no_018.2025.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS CONSELHOS TUTELARES DO MUNICIPIO DE ITAGIBÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/406/ple_no_019.2025.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS OCUPANTES DO CARGO DE ATENDENTE DE CLASSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/416/ple_no_020.2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 861, DE 27 DE DEZEMBRO DE 2021, PARA CRIAR NOVAS UNIDADES ADMINISTRATIVAS, CARGOS EM COMISSÃO, FUNÇÕES DE CONFIANÇA E ATUALIZAR ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/421/p.l._no_021-2025_-_alteracao_do_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 975, de 16 de dezembro de 2025, para incluir a prioridade absoluta à criança e ao adolescente e instituir a Agenda Transversal no Plano Plurianual 2026-2029, atendendo às diretrizes do Selo UNICEF.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>Antônio Alves Guimarães Filho(Antônio da Cerâmica), Junival Santos Alves, Marcus Vinicius Santos Damasceno</t>
   </si>
@@ -2812,51 +2869,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/196/pll_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/197/pll_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/221/pll_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/279/pll_no_004.20252.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/280/pll_005_25_corte_energia_e_agua.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/311/pll_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/322/pll_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/350/pl_legislativo_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/417/pll_012_25_padroeira.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/241/pr_001.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/257/pll_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/258/pr_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/333/pr_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/334/pr_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/348/pr_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/349/pr_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/353/pr_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/383/pr_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_no_001.2025_-_vereador_ze_soares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_004.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento_005.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_006.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_no_010.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_no_012.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_no_013.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_no_014.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_no_015.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/251/requerimento_no_016.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/252/requerimento_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_no_018.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_no_020.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_no_0212025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/266/requerimento_no_023.20251.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_no_027.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_no_031.20251.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_no_038.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_no_56.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_no_57.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_no_58.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_no_59.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_no_61.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_no_62.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_no_63.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_no_64.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_no_65.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_no_66.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_no_67.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_no_71.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_no_72.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_no_74.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_no_75.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_no_76.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_no_77.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_no_79.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/394/requerimento_no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/395/requerimento_no_81.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_082_25_leidiane.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_001.2025_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_002.2025_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_no_003.2025_-_valmir.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no_004.2025_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_005.2025_-_saulo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_012.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_013.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_014.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_015.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_016.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_017.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_021.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_023.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_024.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_025.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_026.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_027.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_031.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/194/u66632a4x111371_01212025_202335_001036.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/198/parecer_aos_pll_nos_001_e_002.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/199/parecer_ao_ple_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/207/parecer_ao_ple_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/208/parecer_da_comissao_de_justica_e_redacao_as_indicacoes_nos._001_a_005.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/228/parecer_comissoes_pls_004_e_005.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/254/parecer_das_indicacoes_06_a_15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/255/parecer_cj_ao_pll_003.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/271/parecer_cj_indicacoes_016_a_027.2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/272/parecer_ao_pr_001.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/275/parecer_ao_ple_006.2025_executivo_-_01.04.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/293/parecer_cj_as_indicacoes_028_a_031.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/294/parecer_cj_aos_prs_002_e_003.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/295/par_cjr_pll_003_25_logradouro_publico.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/296/u66632h3x111641_04292025_093630_000037.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/302/parecer_cj_as_indicacoes_032_a_036.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_cj_ao_pll_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/304/parecer_cp_ao_pl_010.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/308/parecer_cp_ao_pl_011.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/309/parecer_cj_ao_veto_ao_pl_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/315/parecer_cj_a_indicacao_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/321/parecer_ao_pll_007.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/329/parecer_ao_pll_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_ao_pl_executivo_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_ao_pl_executivo_no_012.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_aos_prs_nos_004_e_005.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/338/parecer_as_indicacoes_nos_038_e_039.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/365/parecer_ao_pl_executivo_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/396/par_cjr_indicacoes_040_a_046_2025.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/397/par_cjr_p_resolucao_006_a_009_25.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/418/par_cp_pl_014_25_loanual_2026.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/422/par_cp_pl_021_25_altera_a_lei_ppa.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/227/mocao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/253/mocao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/269/mocao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/270/mocao_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/286/mocao_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/316/mocao_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_no_007.20251.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/332/mocao_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/351/mocao_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/352/mocao_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_no_012.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_013_25_aleandro.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/310/veto_ao_pl_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/192/u66632a4x111371_01212025_202419_001038.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/195/ple_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/200/ple_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/209/ple_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/210/ple_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/256/ple_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/276/u66632h3x111641_04292025_093521_000030.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/277/u66632h3x111641_04292025_093542_000034.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_n09_-__ldo__2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/301/pl_010_25_rs_gmunicipal.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/307/ple_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/317/pl_012_25_-_suas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/354/pl013_-_ppa2026-2029.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/366/pl_014-2025_loa_2026_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_015-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/363/pl_executivo_no_016.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/364/pl_executivo_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/421/p.l._no_021-2025_-_alteracao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/193/proposta_composicao_das_cpermanentes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/196/pll_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/197/pll_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/221/pll_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/279/pll_no_004.20252.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/280/pll_005_25_corte_energia_e_agua.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/311/pll_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/322/pll_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/350/pl_legislativo_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/407/pll_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/408/pll_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/417/pll_no_012.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/241/pr_001.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/257/pll_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/258/pr_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/333/pr_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/334/pr_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/348/pr_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/349/pr_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/353/pr_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/383/pr_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/414/pr_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_no_001.2025_-_vereador_ze_soares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_002.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_003.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_004.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento_005.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_006.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_no_010.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_no_012.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_no_013.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_no_014.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_no_015.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/251/requerimento_no_016.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/252/requerimento_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_no_018.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_no_020.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_no_0212025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/266/requerimento_no_023.20251.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_no_024.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_025.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_no_027.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_no_031.20251.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_no_038.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_no_56.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_no_57.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_no_58.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_no_59.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_no_61.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_no_62.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_no_63.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_no_64.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_no_65.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_no_66.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_no_67.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_no_71.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_no_72.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_no_74.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_no_75.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_no_76.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_no_77.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_no_79.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/394/requerimento_no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/395/requerimento_no_81.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_no_082.2025_-_leidiane.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_001.2025_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_002.2025_-_aleandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_no_003.2025_-_valmir.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no_004.2025_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_005.2025_-_saulo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_010.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_012.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_013.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_014.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_015.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_016.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_017.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_018.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_019.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_020.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_021.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_022.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_023.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_024.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_025.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_026.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_027.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_028.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_029.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_030.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_031.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_032.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_033.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_no_034.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_no_035.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_036.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_no_037.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/194/u66632a4x111371_01212025_202335_001036.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/198/parecer_aos_pll_nos_001_e_002.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/199/parecer_ao_ple_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/207/parecer_ao_ple_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/208/parecer_da_comissao_de_justica_e_redacao_as_indicacoes_nos._001_a_005.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/228/parecer_comissoes_pls_004_e_005.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/254/parecer_das_indicacoes_06_a_15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/255/parecer_cj_ao_pll_003.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/271/parecer_cj_indicacoes_016_a_027.2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/272/parecer_ao_pr_001.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/275/parecer_ao_ple_006.2025_executivo_-_01.04.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/293/parecer_cj_as_indicacoes_028_a_031.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/294/parecer_cj_aos_prs_002_e_003.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/295/par_cjr_pll_003_25_logradouro_publico.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/296/u66632h3x111641_04292025_093630_000037.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/302/parecer_cj_as_indicacoes_032_a_036.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_cj_ao_pll_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/304/parecer_cp_ao_pl_010.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/308/parecer_cp_ao_pl_011.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/309/parecer_cj_ao_veto_ao_pl_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/315/parecer_cj_a_indicacao_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/321/parecer_ao_pll_007.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/329/parecer_ao_pll_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_ao_pl_executivo_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_ao_pl_executivo_no_012.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_aos_prs_nos_004_e_005.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/338/parecer_as_indicacoes_nos_038_e_039.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/365/parecer_ao_pl_executivo_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/396/parecer_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/397/parecer_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/401/parecer_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/402/parecer_ao_pll_009.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/403/parecer_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_no_36.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/415/parecer_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/418/parecer_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/419/parecer_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/420/parecer_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/422/parecer_no_043.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/227/mocao_001.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/253/mocao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/269/mocao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/270/mocao_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/286/mocao_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/316/mocao_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_no_007.20251.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/332/mocao_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/351/mocao_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/352/mocao_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_no_012.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/399/mocao_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/310/veto_ao_pl_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/192/u66632a4x111371_01212025_202419_001038.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/195/ple_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/200/ple_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/209/ple_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/210/ple_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/256/ple_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/276/u66632h3x111641_04292025_093521_000030.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/277/u66632h3x111641_04292025_093542_000034.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_n09_-__ldo__2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/301/pl_010_25_rs_gmunicipal.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/307/ple_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/317/pl_012_25_-_suas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/354/pl013_-_ppa2026-2029.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/366/pl_014-2025_loa_2026_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_015-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/363/pl_executivo_no_016.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/364/pl_executivo_no_017.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/405/ple_no_018.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/406/ple_no_019.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/416/ple_no_020.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/421/p.l._no_021-2025_-_alteracao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itagiba.ba.leg.br/media/sapl/public/materialegislativa/2025/193/proposta_composicao_das_cpermanentes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -3113,5800 +3170,5800 @@
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F20" t="s">
         <v>56</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E24" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F25" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E26" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>26</v>
       </c>
       <c r="D27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E27" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>31</v>
       </c>
       <c r="D28" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>36</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E30" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F30" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E31" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F31" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E32" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F32" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E33" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F33" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E34" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F35" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F36" t="s">
         <v>41</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F37" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E38" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F38" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E39" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F39" t="s">
         <v>56</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E40" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E41" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>105</v>
+      </c>
+      <c r="E42" t="s">
+        <v>106</v>
+      </c>
+      <c r="F42" t="s">
         <v>169</v>
       </c>
-      <c r="B42" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G42" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D43" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E43" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F43" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D44" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E44" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F44" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D45" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E45" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F45" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D47" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E47" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F47" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D48" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E48" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F48" t="s">
         <v>41</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D49" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E49" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F49" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D50" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E50" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F50" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D51" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E51" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F51" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D52" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E52" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F52" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="H52" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D53" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E53" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F53" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D54" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E54" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F54" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H54" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D55" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E55" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F55" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H55" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D56" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E56" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F56" t="s">
         <v>32</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H56" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D57" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E57" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F57" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D58" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E58" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F58" t="s">
         <v>56</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="H58" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D59" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E59" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F59" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H59" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D60" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E60" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F60" t="s">
         <v>56</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="H60" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D61" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E61" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F61" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="H61" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D62" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E62" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F62" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="H62" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D63" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E63" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F63" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="H63" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D64" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E64" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F64" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="H64" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D65" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E65" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F65" t="s">
         <v>56</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D66" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E66" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F66" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="H66" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D67" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E67" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F67" t="s">
         <v>56</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="H67" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D68" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E68" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F68" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="H68" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D69" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E69" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F69" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D70" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E70" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F70" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H70" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D71" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E71" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F71" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="H71" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D72" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E72" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F72" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="H72" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D73" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E73" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F73" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="H73" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D74" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E74" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F74" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="H74" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D75" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E75" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F75" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H75" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D76" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E76" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F76" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H76" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D77" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E77" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F77" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="H77" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D78" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E78" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F78" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="H78" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E79" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F79" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="H79" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D80" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E80" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F80" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H80" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D81" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E81" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F81" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H81" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D82" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E82" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F82" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="H82" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D83" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E83" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F83" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H83" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D84" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E84" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F84" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="H84" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D85" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E85" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F85" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H85" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D86" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E86" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F86" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E87" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F87" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="H87" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E88" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F88" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="H88" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D89" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E89" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F89" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="H89" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D90" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E90" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F90" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="H90" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D91" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E91" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F91" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H91" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D92" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E92" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F92" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="H92" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D93" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E93" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F93" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="H93" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D94" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E94" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F94" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="H94" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D95" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E95" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F95" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="H95" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D96" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E96" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F96" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="H96" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D97" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E97" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F97" t="s">
         <v>56</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="H97" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D98" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E98" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F98" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="H98" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D99" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E99" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F99" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="H99" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="D100" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E100" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F100" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="H100" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="D101" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E101" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F101" t="s">
         <v>56</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="H101" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D102" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E102" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F102" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="H102" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D103" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E103" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F103" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="H103" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D104" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E104" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F104" t="s">
         <v>56</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H104" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="D105" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E105" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F105" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="H105" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E106" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F106" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="H106" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>17</v>
       </c>
       <c r="D107" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E107" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F107" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="H107" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>21</v>
       </c>
       <c r="D108" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E108" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F108" t="s">
         <v>56</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="H108" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>26</v>
       </c>
       <c r="D109" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E109" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F109" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="H109" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>31</v>
       </c>
       <c r="D110" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E110" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F110" t="s">
         <v>32</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="H110" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>36</v>
       </c>
       <c r="D111" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E111" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F111" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="H111" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>40</v>
       </c>
       <c r="D112" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E112" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F112" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="H112" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>45</v>
       </c>
       <c r="D113" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E113" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F113" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="H113" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>50</v>
       </c>
       <c r="D114" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E114" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F114" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="H114" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>55</v>
       </c>
       <c r="D115" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E115" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F115" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="H115" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D116" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E116" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F116" t="s">
         <v>32</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="H116" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D117" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E117" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F117" t="s">
         <v>32</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="H117" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D118" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E118" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F118" t="s">
         <v>32</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="H118" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D119" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E119" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F119" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="H119" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D120" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E120" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F120" t="s">
         <v>32</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="H120" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D121" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E121" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F121" t="s">
         <v>32</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="H121" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D122" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E122" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F122" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="H122" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D123" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E123" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F123" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="H123" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D124" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E124" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F124" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H124" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D125" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E125" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F125" t="s">
         <v>32</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="H125" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D126" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E126" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F126" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="H126" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D127" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E127" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F127" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="H127" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D128" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E128" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F128" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="H128" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D129" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E129" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F129" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="H129" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D130" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E130" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F130" t="s">
         <v>56</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="H130" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D131" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E131" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F131" t="s">
         <v>56</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="H131" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D132" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E132" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F132" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="H132" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D133" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E133" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F133" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="H133" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D134" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E134" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F134" t="s">
         <v>32</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="H134" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D135" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E135" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F135" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="H135" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D136" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E136" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F136" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="H136" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D137" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E137" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F137" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="H137" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D138" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E138" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F138" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="H138" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D139" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E139" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F139" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="H139" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D140" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E140" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F140" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="H140" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D141" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E141" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F141" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="H141" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D142" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E142" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F142" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="H142" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D143" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E143" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F143" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="H143" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D144" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E144" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F144" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="H144" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D145" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E145" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F145" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="H145" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D146" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E146" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="H146" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D147" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E147" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F147" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="H147" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D148" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E148" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F148" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="H148" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D149" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E149" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F149" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="H149" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D150" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E150" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F150" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="H150" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D151" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E151" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F151" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="H151" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E152" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F152" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="H152" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>17</v>
       </c>
       <c r="D153" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E153" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F153" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="H153" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>21</v>
       </c>
       <c r="D154" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E154" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F154" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="H154" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>26</v>
       </c>
       <c r="D155" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E155" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F155" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="H155" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>31</v>
       </c>
       <c r="D156" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E156" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F156" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="H156" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>36</v>
       </c>
       <c r="D157" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E157" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F157" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="H157" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>40</v>
       </c>
       <c r="D158" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E158" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F158" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="H158" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>45</v>
       </c>
       <c r="D159" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E159" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F159" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="H159" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>50</v>
       </c>
       <c r="D160" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E160" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F160" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="H160" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>55</v>
       </c>
       <c r="D161" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E161" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F161" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="H161" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D162" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E162" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F162" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="H162" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D163" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E163" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F163" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="H163" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D164" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E164" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F164" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="H164" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D165" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E165" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F165" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="H165" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D166" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E166" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F166" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="H166" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D167" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E167" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F167" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="H167" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D168" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E168" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F168" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="H168" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D169" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E169" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F169" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="H169" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D170" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E170" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F170" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="H170" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D171" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E171" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F171" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="H171" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D172" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E172" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F172" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="H172" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D173" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E173" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F173" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="H173" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D174" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E174" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F174" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="H174" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D175" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E175" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F175" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="H175" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D176" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E176" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F176" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="H176" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D177" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E177" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F177" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="H177" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D178" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E178" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F178" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="H178" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D179" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E179" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F179" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="H179" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D180" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E180" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F180" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="H180" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D181" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E181" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F181" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="H181" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D182" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E182" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F182" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>37</v>
+        <v>670</v>
       </c>
       <c r="H182" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D183" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E183" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F183" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>37</v>
+        <v>673</v>
       </c>
       <c r="H183" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D184" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E184" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F184" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>37</v>
+        <v>676</v>
       </c>
       <c r="H184" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D185" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E185" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F185" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>37</v>
+        <v>679</v>
       </c>
       <c r="H185" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D186" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E186" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F186" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>37</v>
+        <v>682</v>
       </c>
       <c r="H186" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D187" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E187" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F187" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>37</v>
+        <v>685</v>
       </c>
       <c r="H187" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D188" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E188" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F188" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>37</v>
+        <v>688</v>
       </c>
       <c r="H188" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D189" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E189" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F189" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>37</v>
+        <v>691</v>
       </c>
       <c r="H189" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D190" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E190" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F190" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>37</v>
+        <v>694</v>
       </c>
       <c r="H190" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D191" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E191" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F191" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="H191" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D192" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E192" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F192" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>37</v>
+        <v>700</v>
       </c>
       <c r="H192" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D193" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E193" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F193" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>37</v>
+        <v>703</v>
       </c>
       <c r="H193" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>691</v>
+        <v>705</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D194" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E194" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F194" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>692</v>
+        <v>706</v>
       </c>
       <c r="H194" t="s">
-        <v>693</v>
+        <v>707</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>694</v>
+        <v>708</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>10</v>
       </c>
       <c r="D195" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E195" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F195" t="s">
         <v>32</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>697</v>
+        <v>711</v>
       </c>
       <c r="H195" t="s">
-        <v>698</v>
+        <v>712</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>699</v>
+        <v>713</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>17</v>
       </c>
       <c r="D196" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E196" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F196" t="s">
-        <v>700</v>
+        <v>714</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>701</v>
+        <v>715</v>
       </c>
       <c r="H196" t="s">
-        <v>702</v>
+        <v>716</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>21</v>
       </c>
       <c r="D197" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E197" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F197" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="H197" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>706</v>
+        <v>720</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>26</v>
       </c>
       <c r="D198" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E198" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F198" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>708</v>
+        <v>722</v>
       </c>
       <c r="H198" t="s">
-        <v>709</v>
+        <v>723</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>710</v>
+        <v>724</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>31</v>
       </c>
       <c r="D199" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E199" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F199" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="H199" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>36</v>
       </c>
       <c r="D200" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E200" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="H200" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>40</v>
       </c>
       <c r="D201" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E201" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F201" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="H201" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>45</v>
       </c>
       <c r="D202" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E202" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F202" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="H202" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>50</v>
       </c>
       <c r="D203" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E203" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F203" t="s">
         <v>56</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="H203" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>55</v>
       </c>
       <c r="D204" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E204" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F204" t="s">
         <v>56</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="H204" t="s">
-        <v>728</v>
+        <v>742</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D205" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E205" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F205" t="s">
         <v>56</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="H205" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D206" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E206" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F206" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="H206" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D207" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E207" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F207" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="H207" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D208" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E208" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F208" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>37</v>
+        <v>753</v>
       </c>
       <c r="H208" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D209" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E209" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F209" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>37</v>
+        <v>756</v>
       </c>
       <c r="H209" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>10</v>
       </c>
       <c r="D210" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
       <c r="E210" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="F210" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>746</v>
+        <v>762</v>
       </c>
       <c r="H210" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>10</v>
       </c>
       <c r="D211" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E211" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F211" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
       <c r="H211" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>17</v>
       </c>
       <c r="D212" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E212" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F212" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="H212" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>21</v>
       </c>
       <c r="D213" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E213" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F213" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
       <c r="H213" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>26</v>
       </c>
       <c r="D214" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E214" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F214" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
       <c r="H214" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>762</v>
+        <v>778</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>31</v>
       </c>
       <c r="D215" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E215" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F215" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
       <c r="H215" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>36</v>
       </c>
       <c r="D216" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E216" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F216" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="H216" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>40</v>
       </c>
       <c r="D217" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E217" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F217" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="H217" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>45</v>
       </c>
       <c r="D218" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E218" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F218" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="H218" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>50</v>
       </c>
       <c r="D219" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E219" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F219" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="H219" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>55</v>
       </c>
       <c r="D220" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E220" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F220" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="H220" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D221" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E221" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F221" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
       <c r="H221" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D222" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E222" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F222" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="H222" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D223" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E223" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F223" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
       <c r="H223" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D224" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E224" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F224" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="H224" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D225" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E225" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F225" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
       <c r="H225" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D226" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E226" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F226" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="H226" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D227" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E227" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F227" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="H227" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D228" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E228" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F228" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>37</v>
+        <v>818</v>
       </c>
       <c r="H228" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D229" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E229" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F229" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>37</v>
+        <v>821</v>
       </c>
       <c r="H229" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>805</v>
+        <v>823</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D230" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E230" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F230" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>37</v>
+        <v>824</v>
       </c>
       <c r="H230" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>807</v>
+        <v>826</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D231" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="E231" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="F231" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>808</v>
+        <v>827</v>
       </c>
       <c r="H231" t="s">
-        <v>809</v>
+        <v>828</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>810</v>
+        <v>829</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>811</v>
+        <v>830</v>
       </c>
       <c r="E232" t="s">
-        <v>812</v>
+        <v>831</v>
       </c>
       <c r="F232" t="s">
-        <v>813</v>
+        <v>832</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="H232" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>